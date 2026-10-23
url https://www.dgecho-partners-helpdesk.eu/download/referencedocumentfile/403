--- v0 (2026-10-02)
+++ v1 (2026-10-23)
@@ -9,83 +9,82 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14220" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="12406"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="4D62006A" w14:textId="77777777" w:rsidTr="00C53B73">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56AFDA8D" w14:textId="00EB4807" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00C41AFE">
             <w:pPr>
               <w:pStyle w:val="ZCom"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BFAF03E" wp14:editId="5538D90A">
                   <wp:extent cx="993775" cy="659765"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -102,932 +101,800 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12406" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3360359B" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00C53B73" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="ZCom"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-              <w:t>EUROPEAN COMMISSION</w:t>
+            <w:r>
+              <w:t>COMMISSION EUROPÉENNE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CF541BF" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00C53B73" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="ZDGName"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> - ECHO</w:t>
+              </w:rPr>
+              <w:t>DIRECTION GÉNÉRALE DE L’AIDE HUMANITAIRE ET DE LA PROTECTION CIVILE – ECHO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37E7E5F9" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="ZDGName"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="566E5407" w14:textId="77777777" w:rsidR="00B23D26" w:rsidRDefault="00B23D26">
             <w:pPr>
               <w:pStyle w:val="ZDGName"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="619A70D3" w14:textId="77777777" w:rsidR="00B23D26" w:rsidRDefault="00B23D26">
             <w:pPr>
               <w:pStyle w:val="ZDGName"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CE73826" w14:textId="259834A3" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00B23D26" w:rsidP="00B23D26">
             <w:pPr>
               <w:pStyle w:val="ZDGName"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Version </w:t>
-[...8 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Version mars 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43B6D107" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="577DD04F" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14436" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14436"/>
       </w:tblGrid>
       <w:tr w:rsidR="00706988" w:rsidRPr="00706988" w14:paraId="6B97D193" w14:textId="77777777" w:rsidTr="26C15620">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14436" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10AD4D94" w14:textId="77777777" w:rsidR="00706988" w:rsidRPr="00110856" w:rsidRDefault="00706988" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>DEMANDE DE RECONNAISSANCE EN TANT QUE CENTRALE D’ACHAT HUMANITAIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6385E94D" w14:textId="77777777" w:rsidR="00706988" w:rsidRPr="00110856" w:rsidRDefault="00706988" w:rsidP="0021209C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6385E94D" w14:textId="77777777" w:rsidR="00706988" w:rsidRPr="00110856" w:rsidRDefault="00706988" w:rsidP="0021209C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23541434" w14:textId="77777777" w:rsidR="00706988" w:rsidRPr="00110856" w:rsidRDefault="00706988" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...35 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              </w:rPr>
+              <w:t>PARTIE I — QUESTIONNAIRE</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A4FE791" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2673868F" w14:textId="77777777" w:rsidR="00880800" w:rsidRDefault="00880800" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38FDF078" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00DA4433" w:rsidRDefault="00E62A95" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14328" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4644"/>
         <w:gridCol w:w="9684"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="51DF4C3D" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00FF013E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="StyleStyleHeading1LeftSinglesolidlineAuto05ptLinewid"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>General information about the organisation</w:t>
+            <w:r>
+              <w:t>Informations générales sur l’organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E62A95" w:rsidRPr="00706988" w14:paraId="67A016F1" w14:textId="77777777" w:rsidTr="0021209C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E7C9A26" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Name:</w:t>
+              </w:rPr>
+              <w:t>1.1 Nom officiel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D328EE1" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00706988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>(answer to question)</w:t>
+              </w:rPr>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E62A95" w:rsidRPr="00706988" w14:paraId="2E08147A" w14:textId="77777777" w:rsidTr="0021209C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="039D0727" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> or short name:</w:t>
+              </w:rPr>
+              <w:t>1.2 Acronyme ou dénomination abrégée:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A28105A" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00706988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>(answer to question)</w:t>
+              </w:rPr>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E62A95" w:rsidRPr="00706988" w14:paraId="2E848369" w14:textId="77777777" w:rsidTr="0021209C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0706669D" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> of establishment:</w:t>
+              </w:rPr>
+              <w:t>1.3 Pays d’établissement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B9B43CB" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00706988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>(answer to question)</w:t>
+              </w:rPr>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E62A95" w:rsidRPr="00706988" w14:paraId="1C923667" w14:textId="77777777" w:rsidTr="0021209C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CB2239E" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Address:</w:t>
+              </w:rPr>
+              <w:t>1.4 Adresse postale:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="490D4162" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00706988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>(answer to question)</w:t>
+              </w:rPr>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E62A95" w:rsidRPr="00706988" w14:paraId="4CB1FEFF" w14:textId="77777777" w:rsidTr="0021209C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="303DD32D" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...10 lines deleted...]
-              <w:t>-site address:</w:t>
+              </w:rPr>
+              <w:t>1.5 Adresse du site web:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EDB434F" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00706988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>(answer to question)</w:t>
+              </w:rPr>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E62A95" w:rsidRPr="00706988" w14:paraId="224D7A2F" w14:textId="77777777" w:rsidTr="0021209C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6390598C" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00706988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>1.6 Contact Person for Application process &amp; contact details (including e-mail address):</w:t>
+              </w:rPr>
+              <w:t>1.6 Personne de contact pour la procédure de demande et coordonnées (y compris l’adresse électronique):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33C832B1" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRPr="00706988" w:rsidRDefault="00E62A95" w:rsidP="0021209C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00706988">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>(answer to question)</w:t>
+              </w:rPr>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1155144D" w14:textId="77777777" w:rsidR="00E62A95" w:rsidRDefault="00E62A95" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F87C6F" w14:textId="77777777" w:rsidR="00880800" w:rsidRDefault="00880800" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62CA531D" w14:textId="77777777" w:rsidR="00880800" w:rsidRDefault="00880800" w:rsidP="00DA4433">
       <w:pPr>
@@ -1080,403 +947,381 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1212E4DD" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="StyleStyleHeading1LeftSinglesolidlineAuto05ptLinewid"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="30AB0725" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A95D222" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Please specify the organisation’s legal personality and indicate the authority which registered the organisation.</w:t>
+            <w:r>
+              <w:t>Veuillez préciser la personnalité juridique de l’organisation et indiquer l’autorité qui l’a enregistrée.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="5A8921C1" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C3DD109" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="23248874" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59E0E0FF" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Please present your organisation and its field of activity.</w:t>
+            <w:r>
+              <w:t>Veuillez présenter votre organisation et son domaine d’activité.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="79854BAC" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B93A09C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(free text, 1 page)</w:t>
+            <w:r>
+              <w:t>(texte libre, 1 page)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="7FA26E60" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09B4FEDF" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...8 lines deleted...]
-              <w:t>) are based your warehouse facilities, if relevant? Do you have any branch in the field?</w:t>
+            <w:r>
+              <w:t>Dans quel(s) pays vos installations d’entreposage sont-elles établies, le cas échéant? Disposez-vous d’une succursale sur le terrain?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="371755BD" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15715004" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="507A6CA9" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1540F48D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> organisation?</w:t>
+            <w:r>
+              <w:t>Êtes-vous une organisation à but non lucratif?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77F2843C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DC7E8C9" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="693A2B94" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77A6AE52" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -1490,86 +1335,86 @@
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03A76664" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Please indicate the address of your website.</w:t>
+            <w:r>
+              <w:t>Veuillez indiquer l’adresse de votre site web.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="41C94211" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E47C124" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
+            <w:r>
               <w:t>http://www.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60F864A9" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14328" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
@@ -1588,498 +1433,467 @@
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="43C4893C" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="343A831C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="StyleStyleHeading1LeftSinglesolidlineAuto05ptLinewid"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Good Governance</w:t>
+            <w:r>
+              <w:t>Bonne gouvernance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="373076D8" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65D1A83F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00E54D1C">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...10 lines deleted...]
-            <w:r w:rsidR="00E54D1C">
+            <w:r>
+              <w:t>Suivez-vous un modèle spécifique de normes de contrôle interne? (par exemple, COSO</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
-            <w:r w:rsidRPr="00DA4433">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="53323236" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="594BFCE8" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="3F262E68" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47BD2AF7" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Please specify the different institutional and functional structures in your organisation containing the following</w:t>
+            <w:r>
+              <w:t>Veuillez préciser les différentes structures institutionnelles et fonctionnelles de votre organisation contenant les éléments suivants:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="427606DC" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36CF1C1B" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• Core values and/or objectives of your organisation.</w:t>
+              </w:rPr>
+              <w:t>• les valeurs et/ou objectifs fondamentaux de votre organisation;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="10CE65F5" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44F1F199" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• General overview of the management model, administrative entities, committees and possible field offices.</w:t>
+              </w:rPr>
+              <w:t>• un aperçu général du modèle de gestion, des entités administratives, des comités et des éventuels bureaux locaux;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="41195C16" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="592A26A5" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• The responsibilities and duties of the board of directors and its policies.</w:t>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>• les responsabilités et les fonctions du conseil d’administration et ses politiques;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="4F438B37" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04EE9129" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-              <w:t>• The responsibilities and duties of the administrative entities.</w:t>
+              </w:rPr>
+              <w:t>• les responsabilités et les fonctions des entités administratives;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="61A4AAEF" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D409518" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> with the management.</w:t>
+              </w:rPr>
+              <w:t>• l’identification des parties prenantes et de leurs relations avec la direction.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="4981E8E9" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="053E7E5A" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(free text 1 page)</w:t>
+            <w:r>
+              <w:t>(texte libre, 1 page)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="4D10B6F2" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17D0FE8D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t xml:space="preserve">Do you have a specific code of ethics? </w:t>
+            <w:r>
+              <w:t xml:space="preserve">Disposez-vous d’un code de principes éthiques spécifique? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47C21AC6" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C89F691" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C5144E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AA8E973" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -2087,101 +1901,81 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00910DA6" w:rsidRPr="00DA4433" w14:paraId="173899ED" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15473769" w14:textId="77777777" w:rsidR="00910DA6" w:rsidRPr="00DA4433" w:rsidRDefault="00910DA6">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> Do you have </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> within your organisation? </w:t>
+              <w:t xml:space="preserve"> Disposez-vous d’outils et de mécanismes pour prévenir et détecter les pratiques contraires à l’éthique au sein de votre organisation? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68257449" w14:textId="77777777" w:rsidR="00910DA6" w:rsidRPr="00DA4433" w:rsidRDefault="00910DA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>yes</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FEAF6BF" w14:textId="77777777" w:rsidR="00910DA6" w:rsidRPr="00DA4433" w:rsidRDefault="00910DA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -2189,189 +1983,189 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7409029B" w14:textId="77777777" w:rsidR="00910DA6" w:rsidRPr="00DA4433" w:rsidRDefault="00910DA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>no</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18B5F304" w14:textId="77777777" w:rsidR="00910DA6" w:rsidRPr="00DA4433" w:rsidRDefault="00910DA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="64F9370C" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7175D8C9" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you have a specific anti-fraud and corruption policy?</w:t>
+            <w:r>
+              <w:t>Disposez-vous d’une politique spécifique de lutte contre la fraude et la corruption?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="510A7FFE" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ADD1F8C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30100365" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="715F02BE" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -2379,542 +2173,542 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="6AA26F93" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47C1A34C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you have a plan for how a suspected fraud will be investigated? How do you gather and process complaints from personnel and clients? Do you have a "whistle blowing policy"?</w:t>
+            <w:r>
+              <w:t>Disposez-vous d’un plan sur la manière dont une fraude présumée fera l’objet d’une enquête? Comment collectez-vous et traitez-vous les réclamations du personnel et des clients? Disposez-vous d’une «politique en matière de lancement d’alerte»?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="2046FF47" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="749F59DA" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="6CD8F699" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EBBFCAA" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Please specify your risk management methodology (financial and operational). Do you have a procedure to select the organisations that request your services?</w:t>
+            <w:r>
+              <w:t>Veuillez préciser votre méthode de gestion des risques (financière et opérationnelle). Disposez-vous d’une procédure pour sélectionner les organisations qui sollicitent vos services?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="77C80D82" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A793A8D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="382219C8" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50BB2FB5" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Are key procedures (tender selection process, etc.) identified and formalised? How long is the information kept available?</w:t>
+            <w:r>
+              <w:t>Les procédures clés (procédure de sélection des offres, etc.) sont-elles définies et formalisées? Combien de temps les informations sont-elles tenues à disposition?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="39AD74FA" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F43DE22" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="54C5CFBC" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E6D5E41" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you have a procedure ensuring segregation of duties?</w:t>
+            <w:r>
+              <w:t>Disposez-vous d’une procédure garantissant la séparation des fonctions?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="1A9DDE47" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43BF3D42" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="7ECAEC6F" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35650057" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>How many people give their approval before signing a contract/ executing a purchase and a payment? Are staff position rotated and if yes how often.</w:t>
+            <w:r>
+              <w:t>Combien de personnes donnent leur accord avant de signer un contrat/d’exécuter un achat et un paiement? Les postes du personnel font-ils l’objet d’une rotation et, si oui, à quelle fréquence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="4A1BEE69" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49DD4E91" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="14ACA4D5" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C9614E7" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you have clear accountability procedures? Are delegation rules defined? At what value does your organisation require written authorisation of senior management for a purchase?</w:t>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Disposez-vous de procédures claires en matière de responsabilité? Des règles en matière de délégation sont-elles définies? À partir de quelle valeur votre organisation exige-t-elle l’autorisation écrite de l’encadrement supérieur pour un achat?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="27A59FA7" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E3C3AB9" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="1DE3372C" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17EA9858" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Are exceptions to procedures documented and sent to management for approval? Are the exceptions periodically analysed and corrective actions taken?</w:t>
+            <w:r>
+              <w:t>Les exceptions aux procédures sont-elles documentées et transmises à la direction pour approbation? Les exceptions sont-elles analysées périodiquement et des mesures correctives sont-elles prises?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="0E3B4EEE" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30C8463D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="67ED5850" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="144FBFDA" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you have an internal audit department?</w:t>
+            <w:r>
+              <w:t>Disposez-vous d’un service d’audit interne?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="527FDB4C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E0CC8EE" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B850F88" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB1894E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -2956,170 +2750,170 @@
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23BD66DE" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="StyleStyleHeading1LeftSinglesolidlineAuto05ptLinewid"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Procurement</w:t>
+            <w:r>
+              <w:t>Passation de marchés</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="386F27A6" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50B3B074" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you have written procurement procedures?</w:t>
+            <w:r>
+              <w:t>Avez-vous des procédures écrites de passation de marchés?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18853041" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4898E67C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CCEF7B8" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B020B10" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -3132,187 +2926,145 @@
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B50E60C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00D01524">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...44 lines deleted...]
-            <w:r w:rsidR="005E19F4" w:rsidRPr="00D1264A">
+            <w:r>
+              <w:t>Les procédures de passation des marchés et les modèles de marchés intègrent-ils une référence aux principes éthiques de passation des marchés énoncés dans la charte des CAH et à la non-applicabilité des situations d’exclusion énumérées à l’article 138 du règlement financier</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidRPr="00D1264A">
+            <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09960C91" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C6CBE9C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52D95FC1" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="783B5D54" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -3326,87 +3078,81 @@
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E197ADC" w14:textId="77777777" w:rsidR="008F20DE" w:rsidRPr="00DA4433" w:rsidRDefault="008F20DE" w:rsidP="00D01524">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> Do the procurement procedures and templates of contracts integrate environmental sustainability requirements such as </w:t>
-[...5 lines deleted...]
-              <w:t>?</w:t>
+              <w:t xml:space="preserve"> Les procédures de passation des marchés et les modèles de contrats intègrent-ils des exigences de durabilité environnementale tels les marchés publics durables, le devoir de diligence des fournisseurs en ce qui concerne le respect de normes environnementales (par exemple ISO 14001 ou équivalente), la gestion des risques environnementaux, la gestion des produits en fin de vie, l’entreposage durable ainsi que la volonté de se conformer aux exigences et d’apporter constamment des améliorations?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="128B3F43" w14:textId="77777777" w:rsidR="008F20DE" w:rsidRPr="00DA4433" w:rsidRDefault="008F20DE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>yes</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0306B20E" w14:textId="77777777" w:rsidR="008F20DE" w:rsidRPr="00DA4433" w:rsidRDefault="008F20DE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -3414,53 +3160,53 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32E965DB" w14:textId="77777777" w:rsidR="008F20DE" w:rsidRPr="00DA4433" w:rsidRDefault="008F20DE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>no</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF540D4" w14:textId="77777777" w:rsidR="008F20DE" w:rsidRPr="00DA4433" w:rsidRDefault="008F20DE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -3471,199 +3217,199 @@
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5605A77E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Please illustrate your tender procedure specifying the different procurement procedures, related thresholds, and the methodology for the assessment of tenders.</w:t>
+            <w:r>
+              <w:t>Veuillez illustrer votre procédure d’appel d’offres en précisant les différentes procédures de passation de marchés, les seuils correspondants et la méthode d’évaluation des offres.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="69938025" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BE05E6D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(free text, 1 page)</w:t>
+            <w:r>
+              <w:t>(texte libre, 1 page)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="16B4C4E5" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AA7F1B8" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you have a procurement committee?</w:t>
+            <w:r>
+              <w:t>Disposez-vous d’un comité des marchés publics?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77F0F75B" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="724E6441" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4468F7BE" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09F4FDAE" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -3674,216 +3420,216 @@
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FF24003" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>How do you proceed in case of conflict of interest?</w:t>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Comment procédez-vous en cas de conflit d’intérêts?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="7E55A2E2" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2462D36C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="36DE0630" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3656B156" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-              <w:t>How do you secure equal treatment of clients and suppliers and transparency of procedures?</w:t>
+            <w:r>
+              <w:t>Comment assurez-vous l’égalité de traitement des clients et des fournisseurs et la transparence des procédures?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="5FF9760C" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EA02006" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="2E201D87" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00328B8C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Who are your main clients?</w:t>
+            <w:r>
+              <w:t>Qui sont vos principaux clients?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="6BB16ADA" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21198935" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="105D1AAB" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14328" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -3900,186 +3646,186 @@
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5ED4D422" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="StyleStyleHeading1LeftSinglesolidlineAuto05ptLinewid"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Operational capacity and specialisation</w:t>
+            <w:r>
+              <w:t>Capacité opérationnelle et spécialisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="73A466EC" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C48E5CA" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>What kind of activities/ services do you provide?</w:t>
+            <w:r>
+              <w:t>Quel type d’activités/de services fournissez-vous?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="6DEFF392" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="050D6532" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="67EB0D2B" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29602206" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Does your organisation maintain stocks of products?</w:t>
+            <w:r>
+              <w:t>Votre organisation détient-elle des stocks de produits?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68060EED" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B7796A1" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -4097,55 +3843,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45DA73FB" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68A047B0" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -4167,596 +3913,576 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F65097B" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DA4433">
+            <w:r>
+              <w:t>Si votre organisation détient des stocks</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22298BE0" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> devices see below)</w:t>
+            <w:r>
+              <w:t>(pour les produits pharmaceutiques et les dispositifs médicaux, voir ci-dessous)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="1C70CAC2" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10DD7F7E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">• If so, please specify the stocked items </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">• Dans l’affirmative, veuillez préciser les articles stockés </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="000CA21F" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E1F40FB" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• On what basis do you manage your stocks?</w:t>
+              </w:rPr>
+              <w:t>• Sur quelle base gérez-vous vos stocks?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="3FAC4717" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FB436EE" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• Describe the stock keeping policy and management tools used.</w:t>
+              </w:rPr>
+              <w:t>• Décrivez la politique de stockage et les outils de gestion utilisés.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="04DF54DB" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F3023EF" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• How do you control your stocks and how do you carry out stock counts?</w:t>
+              </w:rPr>
+              <w:t>• Comment contrôlez-vous vos stocks et comment effectuez-vous l’inventaire des stocks?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="1B20020D" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06C6FE8C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• How often are stocks reviewed for obsolescence?</w:t>
+              </w:rPr>
+              <w:t>• À quelle fréquence les stocks sont-ils examinés au regard de l’obsolescence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="07CE9464" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35FB6140" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="23735770" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B1F8663" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>What quality assurance procedures do you apply?</w:t>
+            <w:r>
+              <w:t>Quelles procédures d’assurance de la qualité appliquez-vous?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="3CFB20E9" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1AEE2481" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="399A4383" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="092A5F64" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>What are the measures taken to ensure the security of the warehouse?</w:t>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Quelles sont les mesures prises pour assurer la sécurité de l’entrepôt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="6470C43B" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6E1CDDAA" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="0884462B" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="552506D7" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...7 lines deleted...]
-              <w:t>(starting with the processing of orders from clients).</w:t>
+            <w:r>
+              <w:t>Veuillez expliquer vos instructions permanentes (à commencer par le traitement des commandes des clients).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="5942C0CE" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="55848DDA" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(free text, 1 page)</w:t>
+            <w:r>
+              <w:t>(texte libre, 1 page)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="55044D52" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70EB8C27" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Have you concluded framework agreements (FA)/long term agreements (LTA) with suppliers?</w:t>
+            <w:r>
+              <w:t>Avez-vous conclu des accords-cadres/accords à long terme avec des fournisseurs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="176CB4E6" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4064916E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -4774,55 +4500,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D2BF370" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A26FEA8" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -4840,151 +4566,151 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="211717E9" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>In case of having FA/LTA with suppliers, please describe the selection procedure for contract awards and the duration for these.</w:t>
+            <w:r>
+              <w:t>En cas d’accords-cadres/d’accords à long terme avec des fournisseurs, veuillez décrire la procédure de sélection pour l’attribution des contrats et la durée de ceux-ci.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="5EE9D5F8" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3EE7D52C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="2587691F" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BC274E4" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you apply a pre-qualification system for potential suppliers?</w:t>
+            <w:r>
+              <w:t>Appliquez-vous un système de préqualification pour les fournisseurs potentiels?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E0B3AF2" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FE15A3E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -5003,55 +4729,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="534FA79B" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31DDD028" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -5068,151 +4794,151 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="56D894E4" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>In case of pre-qualification of suppliers, how do you assess potential suppliers?</w:t>
+            <w:r>
+              <w:t>En cas de préqualification des fournisseurs, comment évaluez-vous les fournisseurs potentiels?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="248726F3" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="76A49F7B" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="7B14C382" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FEDF617" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you maintain a data base with your suppliers, products and past orders?</w:t>
+            <w:r>
+              <w:t>Conservez-vous une base de données avec vos fournisseurs, produits et commandes passées?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1706CAF1" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AA43951" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -5230,55 +4956,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0937DA5B" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EC08756" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -5296,446 +5022,434 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="669D4730" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you set up a supplier performance report? If so, please specify the process of the evaluation.</w:t>
+            <w:r>
+              <w:t>Mettez-vous en place un rapport sur les performances des fournisseurs? Dans l’affirmative, veuillez préciser le processus d’évaluation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="57DF3339" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16084F84" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="7503B03E" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28BCFB5C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Please provide the key figures (numbers and percentage) concerning the nationality of your suppliers:</w:t>
+            <w:r>
+              <w:t>Veuillez fournir les chiffres clés (nombre et pourcentage) concernant la nationalité de vos fournisseurs:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="336772DB" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="298D20BA" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• National/local companies</w:t>
+              </w:rPr>
+              <w:t>• Entreprises nationales/locales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3486" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="262D501F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(numbers and percentage)</w:t>
+            <w:r>
+              <w:t>(nombre et pourcentage)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="0E0B3AAB" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22ADFAE0" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• European companies</w:t>
+              </w:rPr>
+              <w:t>• Entreprises européennes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3486" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="077E2983" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(numbers and percentage)</w:t>
+            <w:r>
+              <w:t>(nombre et pourcentage)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="2428278E" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5FD66ED0" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• Other nationalities, please specify</w:t>
+              </w:rPr>
+              <w:t>• Autres nationalités, veuillez préciser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3486" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="40660059" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(numbers and percentage)</w:t>
+            <w:r>
+              <w:t>(nombre et pourcentage)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="282549FF" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33824888" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical </w:t>
-[...13 lines deleted...]
-              <w:t>Devices</w:t>
+              <w:t>Fournitures et dispositifs médicaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="3586F559" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39948524" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Is there a pharmacist in charge of the purchase and storage of pharmaceuticals and medical devices?</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Y a-t-il un pharmacien chargé de l’achat et du stockage des produits pharmaceutiques et des dispositifs </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>médicaux?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11C49730" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DE8CF80" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -5753,55 +5467,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="276D2AC8" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="220F06DC" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -5818,88 +5532,88 @@
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="05DB2853" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="157F1F7E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Is your organisation licensed by the national authority of the country of registration as wholesaler of pharmaceuticals products and medical devices?</w:t>
+            <w:r>
+              <w:t>Votre organisation est-elle agréée par l’autorité nationale du pays d’enregistrement en tant que grossiste en produits pharmaceutiques et dispositifs médicaux?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E7D52D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00EA063A" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -5917,55 +5631,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CFDA19C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="192D9C8A" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -5983,213 +5697,191 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43A6AD3D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00490383">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...6 lines deleted...]
-              <w:t>Devices:</w:t>
+            <w:r>
+              <w:t>Si vous détenez des stocks de fournitures et de dispositifs médicaux:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="671EAA51" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75700FE5" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-              <w:t>• Please specify the storage conditions.</w:t>
+            <w:r>
+              <w:t>• Veuillez préciser les conditions de stockage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="1CA13F19" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E78D572" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="6CFDCB38" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70FE5CE6" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00CC7BCE">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...15 lines deleted...]
-              <w:t>evices?</w:t>
+            <w:r>
+              <w:t>• Disposez-vous d’un manuel ou de lignes directrices pour le stockage des fournitures et dispositifs médicaux?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="693ED3F2" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A55D670" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -6207,55 +5899,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A105344" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F57239C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -6276,174 +5968,158 @@
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F6A2258" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>• How do you ensure proper follow up of use-by dates?</w:t>
+              </w:rPr>
+              <w:t>• Comment assurez-vous un suivi approprié des dates de péremption?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="34EAB3FB" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7979136A" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="49173135" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B07825F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="006F5E34">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...15 lines deleted...]
-              <w:t>?</w:t>
+            <w:r>
+              <w:t>Disposez-vous de procédures écrites spécifiques de passation de marchés pour les fournitures et dispositifs médicaux? Vos procédures sont-elles conformes aux principes et procédures applicables aux attributions des marchés?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A213659" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="472EEB3E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -6461,55 +6137,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E038D7A" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19576700" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -6530,234 +6206,222 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="19C79FAA" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00CC7BCE">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...12 lines deleted...]
-              <w:t>evices?</w:t>
+            <w:r>
+              <w:t>Quelles sont les procédures d’assurance de la qualité en place pour les fournitures et dispositifs médicaux?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="0EC9988D" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="628476AC" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="577DC8C6" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66EE1A8F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Please specify the assessment procedure of prequalification of suppliers. Does it comply with WHO standards? How do you proceed with generic medicines?</w:t>
+            <w:r>
+              <w:t>Veuillez préciser la procédure d’évaluation de la préqualification des fournisseurs. Est-elle conforme aux normes de l’OMS? Comment procédez-vous avec les médicaments génériques?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="106E489C" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F8C3231" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="21F8E43C" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71E45519" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you verify the existence of a marketing authorisation of the medical products in the country it will be delivered?</w:t>
+            <w:r>
+              <w:t>Vérifiez-vous l’existence d’une autorisation de mise sur le marché des médicaments dans le pays où ils seront délivrés?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FA18469" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52619260" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -6775,55 +6439,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04394BBD" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="251B437D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -6849,90 +6513,90 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="645892C2" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Food Procurement</w:t>
+              <w:t>Achat de denrées alimentaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="06594C4F" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50765327" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you have specific written procurement procedures for food?</w:t>
+            <w:r>
+              <w:t>Disposez-vous de procédures écrites spécifiques de passation de marchés pour les denrées alimentaires?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6660EA77" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -7043,157 +6707,158 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AD1390F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>What quality assurance procedures are in place for food items? How do you ensure proper storage condition for perishables as well as proper management of the use-by dates?</w:t>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Quelles sont les procédures d’assurance de la qualité en place pour les denrées alimentaires? Comment garantissez-vous des conditions de stockage appropriées pour les produits périssables ainsi qu’une bonne gestion des dates de péremption?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="644C1593" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="471DFBA7" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="5BF4F873" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="55E4956C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you use the services of a certification agency for price, quality, quantity and phytosanitary control?</w:t>
+            <w:r>
+              <w:t>Avez-vous recours aux services d’une agence de certification en matière de prix, de qualité, de quantité et de contrôle phytosanitaire?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D453517" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23127991" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -7211,55 +6876,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16CE6AB9" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07E0F3C8" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -7309,118 +6974,117 @@
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="068CEACF" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="StyleStyleHeading1LeftSinglesolidlineAuto05ptLinewid"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Financial capacity</w:t>
+            <w:r>
+              <w:t>Capacité financière</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="5500F208" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CFD36A8" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-              <w:t>Are your Organisation's annual statutory accounts certified by professional external auditor?</w:t>
+            <w:r>
+              <w:t>Les comptes légaux annuels de votre organisation sont-ils certifiés par un auditeur externe professionnel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="592691D6" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37B5B188" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -7438,55 +7102,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="506892BC" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56D21874" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -7504,222 +7168,214 @@
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2051F938" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t xml:space="preserve">Please describe your accounting standards, and accounting systems (general accounting and cost accounting). </w:t>
+            <w:r>
+              <w:t xml:space="preserve">Veuillez décrire vos normes comptables et vos systèmes comptables (comptabilité générale et comptabilité analytique). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="40CF9C06" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EEF23B" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="047247BF" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77A15CCE" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> personnel?</w:t>
+            <w:r>
+              <w:t>Quel type de logiciel de comptabilité générale et analytique utilisez-vous? Comment empêchez-vous toute modification par du personnel non autorisé?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="6F568668" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F371612" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="176F6B0E" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="656F23C3" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you have an internal accounting and financial manual?</w:t>
+            <w:r>
+              <w:t>Disposez-vous d’un manuel comptable et financier interne?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73BBE3E7" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>yes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A22FC9F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -7737,55 +7393,55 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B422238" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...3 lines deleted...]
-              <w:t>no</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3327C2F8" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -7802,1163 +7458,1121 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="286AAC17" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Management of accounting system: what technical capacity is available in the organisation for handling the accounting transactions (full time accountants, accounts management subcontracted, etc.)</w:t>
+            <w:r>
+              <w:t>Gestion du système comptable: quelle est la capacité technique disponible au sein de l’organisation pour traiter les opérations comptables (comptables à temps plein, gestion comptable sous-traitée, etc.)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="351146D5" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="269B762C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="44C65DAA" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72D732D7" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
+          <w:p w14:paraId="72D732D7" w14:textId="4B3E4A92" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Fallback network guarantee: Is the organisation integral part of a larger organisation/family/network from which they get unconditional support?  If yes, please indicate the name and the type of support (organisational, financial, etc.).</w:t>
+            <w:r>
+              <w:t>Garantie d’un réseau de soutien: l’organisation fait-elle partie intégrante d’une organisation/d’une famille/d’un réseau plus large dont elle reçoit un soutien inconditionnel? Dans l’affirmative, veuillez indiquer le nom et le type de soutien (organisationnel, financier, etc.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="7B124A8C" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09040A78" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="59908198" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07C2DC77" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> of reserves which must be maintained?</w:t>
+            <w:r>
+              <w:t>Votre organisation dispose-t-elle de règles internes concernant le montant des réserves qui doivent être maintenues?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="01C3F52F" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17C87F2F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="3B691CF0" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="55A1CE03" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> the analysis and reconciliation of accounts formally reviewed by management?</w:t>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>À quelle fréquence l’analyse et le rapprochement des comptes sont-ils officiellement examinés par la direction?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="5D2E10C9" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A87F77B" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="753875BB" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B46C676" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> formal cash flow projections and how frequently?</w:t>
+            <w:r>
+              <w:t>Votre organisation élabore-t-elle des projections formelles des flux de trésorerie et à quelle fréquence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="0F45017D" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1209711C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="4C6B8590" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6556C25E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>How often does your organisation have a formal bad debt review?</w:t>
+            <w:r>
+              <w:t>À quelle fréquence votre organisation procède-t-elle à un examen formel des créances irrécouvrables?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="2D65C549" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53EFB0FD" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="3900390A" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="344E4029" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-              <w:t>Do you have delegation rules of the financial responsibilities defined? If yes, please specify them.</w:t>
+            <w:r>
+              <w:t>Avez-vous défini des règles en matière de délégation des responsabilités financières? Dans l’affirmative, veuillez les indiquer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="02B32ACC" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58990DCC" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53B73" w:rsidRPr="00C53B73" w14:paraId="20853A25" w14:textId="77777777" w:rsidTr="00E062BB">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E7D85DD" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00E062BB">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-              <w:t xml:space="preserve"> Financial data: please fill in the amount of your organisation's following data for last year</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> Données financières: veuillez saisir le montant des données suivantes de votre organisation pour l’année dernière</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53B73" w:rsidRPr="00C53B73" w14:paraId="0A1AFD1C" w14:textId="77777777" w:rsidTr="00E062BB">
         <w:trPr>
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3214532B" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00C53B73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>a) turnover (Total annual operational income in EUR, excluding movements in provisions/depreciation)</w:t>
+              </w:rPr>
+              <w:t>a) chiffre d’affaires (total des recettes d’exploitation annuelles en euros, hors mouvements de provisions/amortissements)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50C7552A" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00E062BB">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-              <w:t>answer</w:t>
+            <w:r>
+              <w:t>réponse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53B73" w:rsidRPr="00C53B73" w14:paraId="4C4D49C2" w14:textId="77777777" w:rsidTr="00E062BB">
         <w:trPr>
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="486CCE46" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00C53B73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>b) percentage of your organisation's income from (a) the Commission as a whole and (b) DG ECHO alone</w:t>
+              </w:rPr>
+              <w:t>b) pourcentage des revenus de votre organisation provenant a) de la Commission dans son ensemble et b) de la DG ECHO seule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="113228A0" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00E062BB">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-              <w:t>answer</w:t>
+            <w:r>
+              <w:t>réponse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53B73" w:rsidRPr="00C53B73" w14:paraId="02ADDE28" w14:textId="77777777" w:rsidTr="00E062BB">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C1363D4" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00C53B73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>c) net income (Result)</w:t>
+              </w:rPr>
+              <w:t>c) résultat net (résultat)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1EE99961" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00E062BB">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-              <w:t>answer</w:t>
+            <w:r>
+              <w:t>réponse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53B73" w:rsidRPr="00C53B73" w14:paraId="49BB45A6" w14:textId="77777777" w:rsidTr="00E062BB">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="633055AF" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00C53B73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>d) capitaux propres nets (les capitaux propres et les réserves, à l’exclusion, pour le calcul, des fonds restreints, doivent être considérés comme des passifs courants aux fins de l’analyse, et les fonds affectés, doivent être considérés comme une provision à long terme, le cas échéant.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5053FA69" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00C53B73">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>d) net equity (Equity and reserves, excluding for the calculation restricted funds, to be considered as current liabilities for the purpose of analysis, and designated funds, to be considered as long-term provision, when relevant.)</w:t>
-[...13 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="40BA64D6" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00E062BB">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-              <w:t>answer</w:t>
+            <w:r>
+              <w:t>réponse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53B73" w:rsidRPr="00C53B73" w14:paraId="7F7641EE" w14:textId="77777777" w:rsidTr="00E062BB">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="306BDE54" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00C53B73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>e) short term accounts receivable excluding inventory</w:t>
+              </w:rPr>
+              <w:t>e) créances à court terme hors stocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="353CFB02" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00E062BB">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-              <w:t>answer</w:t>
+            <w:r>
+              <w:t>réponse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53B73" w:rsidRPr="00C53B73" w14:paraId="38BF1A62" w14:textId="77777777" w:rsidTr="00E062BB">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="76CC4F3A" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00C53B73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>f) inventory</w:t>
+              </w:rPr>
+              <w:t>f) stocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1708695F" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00E062BB">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-              <w:t>answer</w:t>
+            <w:r>
+              <w:t>réponse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53B73" w:rsidRPr="00C53B73" w14:paraId="504BDB24" w14:textId="77777777" w:rsidTr="00E062BB">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1663F646" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00C53B73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>g) current liabilities (including restricted funds, if relevant)</w:t>
+              </w:rPr>
+              <w:t>g) passifs courants (y compris les fonds restreints, le cas échéant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13EB98A6" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00E062BB">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-              <w:t>answer</w:t>
+            <w:r>
+              <w:t>réponse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C53B73" w:rsidRPr="00C53B73" w14:paraId="18D0B014" w14:textId="77777777" w:rsidTr="00E062BB">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0922CED2" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00C53B73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>h) loans (long term/ short term)</w:t>
+              </w:rPr>
+              <w:t>h) prêts (à long terme/à court terme)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1765007E" w14:textId="77777777" w:rsidR="00C53B73" w:rsidRPr="00C53B73" w:rsidRDefault="00C53B73" w:rsidP="00E062BB">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C53B73">
-              <w:t>answer</w:t>
+            <w:r>
+              <w:t>réponse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="210210FC" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18FF9BA0" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00C53B73">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>Please specify your cost accounting system and pricing policy. (costs, administrative fees, overheads) How are the sales prices calculated? (concrete example)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> Veuillez préciser votre système de comptabilité analytique et votre politique de tarification. (coûts, frais administratifs, frais généraux) Comment les prix de vente sont-ils calculés? (exemple concret)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="5B98160C" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67524E70" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="3ABA52CB" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7492B1C2" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> when establishing the sales price?</w:t>
+            <w:r>
+              <w:t>Veuillez décrire la procédure suivie pour traiter les excédents financiers. Comment les primes accordées par les fournisseurs sont-elles prises en compte lors de l’établissement du prix de vente?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="3C52DD2B" w14:textId="77777777" w:rsidTr="00DC5004">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1906FE34" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51FB9103" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14328" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -8976,383 +8590,374 @@
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3AF70A7D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="StyleStyleHeading1LeftSinglesolidlineAuto05ptLinewid"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Administrative capacity</w:t>
+            <w:r>
+              <w:t>Capacités administratives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="704D4A0F" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="499EE894" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-              <w:t>How many permanent staff does your organisation have and how are they assigned to the different administrative entities/departments?</w:t>
+            <w:r>
+              <w:t>Combien de membres du personnel permanent votre organisation compte-t-elle et comment sont-ils rattachés aux différentes entités/différents services administratifs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="2197E0AB" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="601F088D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="48DB67EF" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A92B29F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...8 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:t>Combien d’agents temporaires votre organisation compte-t-elle et comment sont-ils rattachés aux différentes entités/différents services administratifs? (par exemple, stagiaires, volontaires, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="3F9532F4" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="242F246D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="30DD2FDE" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59D08DCF" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Are all staff given written employment contracts?</w:t>
+            <w:r>
+              <w:t>Tous les membres du personnel ont-ils un contrat de travail écrit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="0B1957F6" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3082202E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="2B8C7C34" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66502446" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Please explain the recruitment procedure.</w:t>
+            <w:r>
+              <w:t>Veuillez expliquer la procédure de recrutement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="6DEB3256" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4785AA83" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="046A5013" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72F709C5" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you establish individual job descriptions and task assignments for your staff?</w:t>
+            <w:r>
+              <w:t>Établissez-vous des descriptions de postes individuelles et des attributions de tâches pour votre personnel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A3EC694" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>yes</w:t>
+            <w:r>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2554C08F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
@@ -9374,52 +8979,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F6BE88B" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>no</w:t>
+            <w:r>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29C4F7FC" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
@@ -9438,150 +9043,151 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D8E8DFD" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>How are staff appraised?</w:t>
+            <w:r>
+              <w:t>Comment le personnel est-il évalué?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="2ADEAA4E" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10D0872E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="6311B07F" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B384DD3" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Do you check references of all staff?</w:t>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Vérifiez-vous les références de l’ensemble du personnel?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A0E692C" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>yes</w:t>
+            <w:r>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15E5AECE" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
@@ -9603,52 +9209,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="276FC504" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>no</w:t>
+            <w:r>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05E5FC6E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
@@ -9667,158 +9273,150 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="38ACDC3E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>How are salary levels approved?</w:t>
+            <w:r>
+              <w:t>Comment les niveaux de salaire sont-ils approuvés?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="027D9144" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7BBFA72E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="0FF62A09" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="263A936E" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> speed up the procedure for the assessment and implementation of humanitarian operations. Do you accept to provide translation in one of these languages of all requested documents?</w:t>
+            <w:r>
+              <w:t>Pour des raisons pratiques, la DG ECHO applique une politique de langue de travail restreinte (anglais et français) afin d’accélérer la procédure d’évaluation et de mise en œuvre des opérations humanitaires. Acceptez-vous de fournir une traduction de tous les documents demandés dans l’une de ces langues?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30369F82" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>yes</w:t>
+            <w:r>
+              <w:t>oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A91FFB7" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
@@ -9840,52 +9438,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E0BDFE2" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>no</w:t>
+            <w:r>
+              <w:t>non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="789890C1" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
@@ -9939,366 +9537,355 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5168A9BF" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="StyleStyleHeading1LeftSinglesolidlineAuto05ptLinewid"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-              <w:t>Right of access</w:t>
+            <w:r>
+              <w:t>Droit d’accès</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="2D2D79C8" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A612DF8" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="001F41F3">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> regulatory provisions, on documents and on the spot?</w:t>
+            <w:r>
+              <w:t>Donnez-vous à la Commission européenne, ou aux personnes mandatées par la Commission européenne, y compris l’Office européen de lutte antifraude (OLAF) et la Cour des comptes, le droit d’exercer leurs pouvoirs de contrôle conformément aux dispositions réglementaires pertinentes, sur documents et sur place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="2545376F" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44A5BCB5" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:pStyle w:val="kursiv"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-              <w:t>(answer to question)</w:t>
+            <w:r>
+              <w:t>(réponse à la question)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B6C6255" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38053BE2" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BD7213F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433" w:rsidP="00DA4433">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6998"/>
-        <w:gridCol w:w="6994"/>
+        <w:gridCol w:w="6997"/>
+        <w:gridCol w:w="6995"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="01C876E7" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4723470D" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Questionnaire established by</w:t>
+              <w:t>Questionnaire établi par</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F699D68" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
-              <w:t>(name)</w:t>
+              <w:t>(nom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="1085B10B" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0286206A" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>on behalf of</w:t>
+              <w:t>au nom de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6E96213A" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
-              <w:t>(name of the organisation)</w:t>
+              <w:t>(nom de l’organisation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA4433" w:rsidRPr="00DA4433" w14:paraId="5E54C588" w14:textId="77777777" w:rsidTr="00DA4433">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73E5B275" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DFC2CF0" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -10319,53 +9906,53 @@
             <w:tcW w:w="7109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="752AE425" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4433">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="097F554F" w14:textId="77777777" w:rsidR="00DA4433" w:rsidRPr="00DA4433" w:rsidRDefault="00DA4433">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -10437,405 +10024,302 @@
             <w:tcW w:w="14148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="212F86D8" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-              <w:t>APPLICATION FOR RECOGNITION AS AN HUMANITARIAN PROCUREMENT CENTRE</w:t>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>DEMANDE DE RECONNAISSANCE EN TANT QUE CENTRALE D’ACHAT HUMANITAIRE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3754C9E9" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AD2C763" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> DOCUMENTS</w:t>
+              </w:rPr>
+              <w:t>PARTIE II — PIÈCES JUSTIFICATIVES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63E5B64B" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00B4180F">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E8F4557" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00B4180F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00110856">
-[...60 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be certified.</w:t>
+        <w:t>Pour des raisons pratiques, la DG ECHO applique une politique de langue de travail restreinte (anglais et français) afin d’accélérer la procédure d’évaluation et de mise en œuvre des opérations humanitaires. Par conséquent, les documents énumérés ci-dessous doivent être fournis en anglais ou en français. Veuillez noter que la traduction ne doit pas nécessairement être certifiée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59642299" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00C82E65" w:rsidRDefault="00B4180F" w:rsidP="00B4180F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00110856">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>A. LIST OF MANDATORY DOCUMENTS</w:t>
+        <w:t xml:space="preserve">A. LISTE DES DOCUMENTS OBLIGATOIRES </w:t>
       </w:r>
-      <w:r w:rsidR="00DD6262">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
-          <w:iCs/>
         </w:rPr>
-        <w:t>(scanned copies of documents are acceptable, the originals will be verified during phase 2)</w:t>
+        <w:t>(les copies numérisées des documents sont acceptables, les originaux seront vérifiés lors de la phase 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71903B7E" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00B4180F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14218" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12958"/>
-        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="12803"/>
+        <w:gridCol w:w="1415"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="3FE10904" w14:textId="77777777" w:rsidTr="00B4180F">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="454750E7" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BF778C5" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Check</w:t>
+              </w:rPr>
+              <w:t>Vérification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="28A0F049" w14:textId="77777777" w:rsidTr="00B4180F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3723A410" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Completed questionnaire</w:t>
+              </w:rPr>
+              <w:t>Questionnaire rempli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D59C9D5" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -10858,57 +10342,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="412ED665" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Certified Copy of the act of legal registration with the national authorities or act of incorporation</w:t>
+              </w:rPr>
+              <w:t>Copie certifiée conforme de l’acte d’enregistrement légal auprès des autorités nationales ou acte constitutif</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CE3AB2C" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -10931,57 +10414,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A6D9E12" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Statute/ bylaws of your organisation.</w:t>
+              </w:rPr>
+              <w:t>Statuts/règlements de votre organisation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A55E6B0" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11004,57 +10486,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FB7F117" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Free text for the presentation of your organisation and its activities</w:t>
+              </w:rPr>
+              <w:t>Texte libre pour la présentation de votre organisation et de ses activités</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5EA8DFF0" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11077,81 +10558,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BD0394B" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> of headquarters and field offices.</w:t>
+              </w:rPr>
+              <w:t>Organigramme couvrant toutes les (sous-) entités administratives du siège et des bureaux locaux.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E32BBD4" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11174,57 +10630,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="451D45E0" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Up-to-date list of Directors/ Management Board</w:t>
+              </w:rPr>
+              <w:t>Liste actualisée des administrateurs/du conseil d’administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F0E6C08" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11247,57 +10702,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E8856AD" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Annual Activity Reports for the three previous calendar years.</w:t>
+              </w:rPr>
+              <w:t>Rapports annuels d’activité pour les trois années civiles précédentes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F71F4E1" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11320,57 +10774,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F16E422" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Annual accounts including balance sheet, income statements and notes to the accounts, certified by a professional external auditor covering the previous 2 calendar or financial years.</w:t>
+              </w:rPr>
+              <w:t>Comptes annuels comprenant le bilan, les comptes de résultat et l’annexe, certifiés par un auditeur externe professionnel couvrant les deux derniers exercices civils ou sociaux.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C3AB867" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11393,57 +10846,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="453F3A9D" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Manual or guidelines of the organisation’s procurement procedures</w:t>
+              </w:rPr>
+              <w:t>Manuel ou lignes directrices des procédures de passation de marchés de l’organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25B87CFE" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11467,57 +10919,56 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5CB7F5FD" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Example of an open tender procedure launched by the organisation, or standard open tender dossier established by the organisation</w:t>
+              </w:rPr>
+              <w:t>Exemple de procédure d’appel d’offres ouverte lancée par l’organisation ou de dossier d’appel d’offres ouvert standard établi par l’organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1864C55A" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11540,57 +10991,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5FA816BF" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Link for website</w:t>
+              </w:rPr>
+              <w:t>Lien vers le site web</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E7D950C" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11613,57 +11063,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F1B9BE6" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Up-to-date list of services and products</w:t>
+              </w:rPr>
+              <w:t>Liste actualisée des services et produits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="01389070" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11686,66 +11135,65 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D79F276" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Liste actualisée de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>all the organisations/institutions that have used the services of the organisation during the last twelve months.</w:t>
+              </w:rPr>
+              <w:t>toutes les organisations/institutions qui ont eu recours aux services de l’organisation au cours des douze derniers mois.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A5795EC" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11768,57 +11216,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57818678" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Up-to-date list of the 20 most important suppliers </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Liste actualisée des 20 fournisseurs les plus importants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F108A54" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11841,57 +11288,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46F3BFF8" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Standard contract with suppliers</w:t>
+              </w:rPr>
+              <w:t>Contrat type avec les fournisseurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1018576D" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11914,57 +11360,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="495D3229" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Manual or guidelines for storage of pharmaceutical products and medical devices</w:t>
+              </w:rPr>
+              <w:t>Manuel ou lignes directrices pour le stockage de produits pharmaceutiques et de dispositifs médicaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="175A1C4C" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -11987,57 +11432,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A4CAAA2" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Copy of University degree and the licence or equivalent of the pharmacist(s).</w:t>
+              </w:rPr>
+              <w:t>Copie du diplôme universitaire et de l’autorisation d’exercer ou de tout titre équivalent du ou des pharmaciens.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A3AE5AF" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -12060,57 +11504,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="197CC2A0" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Specific procurement guidelines or manual for pharmaceutical products and medical devices</w:t>
+              </w:rPr>
+              <w:t>Lignes directrices spécifiques en matière de passation de marchés ou manuel pour les produits pharmaceutiques et les dispositifs médicaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="624338E8" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -12133,57 +11576,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="203AE389" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>Specific procurement guidelines or manual for food</w:t>
+              </w:rPr>
+              <w:t>Lignes directrices spécifiques en matière de passation de marchés ou manuel pour les denrées alimentaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E37B073" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -12206,58 +11648,56 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F8F15F6" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Free text of accounting standards and accounting system</w:t>
+              </w:rPr>
+              <w:t>Texte libre des normes comptables et du système comptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F4A69F7" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -12281,1553 +11721,1515 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14DF9CB2" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00B4180F">
       <w:pPr>
         <w:pStyle w:val="Text2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="618B076B" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00B4180F">
       <w:pPr>
         <w:pStyle w:val="Text2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00110856">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>B. LIST OF FURTHER COMPULSORY DOCUMENTS</w:t>
+        <w:t>B. LISTE DES AUTRES DOCUMENTS OBLIGATOIRES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA87AE6" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00B4180F">
       <w:pPr>
         <w:pStyle w:val="Text2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="14218" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12958"/>
-        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="12753"/>
+        <w:gridCol w:w="1465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="09A6B3D8" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="09A6B3D8" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="337F9A07" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4144DB87" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="203BBA35" w14:textId="77777777" w:rsidTr="00B4180F">
+              </w:rPr>
+              <w:t>Vérification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="203BBA35" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B4E2B3A" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...15 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Liste actualisée des bureaux locaux (adresse et contacts)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60DD2E07" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="26EE8A38" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="26EE8A38" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E6339CE" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Manuel ou lignes directrices des procédures de contrôle et d’audit internes et externes de l’organisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2FAD504E" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="71E1AB49" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="71E1AB49" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28393D91" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Rapports d’audit interne des deux derniers exercices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36FBB87F" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="6387858E" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="6387858E" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="797516D6" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Code de conduite/principes éthiques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BFA11BF" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="5D863253" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="5D863253" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="611B8920" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Lignes directrices en matière de lutte contre la fraude et la corruption</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78688A15" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="0FEC2092" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="0FEC2092" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00458D2C" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Plan d’enquête sur la fraude et la corruption/politique en matière de lancement d’alerte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07457D7F" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="20B9A983" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="20B9A983" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70AA4211" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Catalogue d’articles stockés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EB56A3E" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="08F24BF0" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="08F24BF0" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0DA8CA07" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Manuel ou lignes directrices pour la gestion des stocks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F5B344E" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="70D85DD0" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="70D85DD0" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5257E11F" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Manuel ou lignes directrices de la procédure de préqualification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10643F2D" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="666013CB" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="666013CB" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3793E4CE" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Liste actualisée de tous les fournisseurs présélectionnés par l’organisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FBD9092" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="6A79821F" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="6A79821F" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0EE43C06" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Manuel ou lignes directrices pour l’évaluation des performances des fournisseurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64DF6D85" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="5D953A99" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="5D953A99" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5281D44D" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Liste actualisée de tous les accords-cadres/accords à long terme en vigueur conclus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59BA5D2C" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="1610491E" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="1610491E" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="40F5E2B6" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Manuel ou lignes directrices pour la procédure d’attribution des accords-cadres/accords à long terme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="340745DF" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="5191F663" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="5191F663" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09D1B3DB" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Exemple d’accord-cadre/d’accord à long terme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CED95A0" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="2FA6F047" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="2FA6F047" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67A616F1" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Copie du contrat avec les agences de certification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69CB19BA" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="74F9E74C" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="74F9E74C" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="325CA95D" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...16 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Liste de toutes les certifications reçues des autorités/organisations nationales et/ou internationales, le cas échéant, accompagnée de la preuve de la certification.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27DA18E6" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="1405A630" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="1405A630" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="322B5435" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Manuel ou lignes directrices des procédures comptables et financières de l’organisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="434A49FF" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="62185433" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="62185433" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37C53E27" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Manuel ou lignes directrices des procédures administratives</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24EE3948" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="4147239B" w14:textId="77777777" w:rsidTr="00B4180F">
+      <w:tr w:rsidR="00B4180F" w:rsidRPr="00110856" w14:paraId="4147239B" w14:textId="77777777" w:rsidTr="004C47A9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12958" w:type="dxa"/>
+            <w:tcW w:w="12753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A630896" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110856">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1260" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Manuel ou lignes directrices en matière de recrutement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="244D3717" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00110856" w:rsidRDefault="00B4180F" w:rsidP="00331735">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -13845,427 +13247,371 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33CDDF44" w14:textId="77777777" w:rsidR="00B4180F" w:rsidRPr="00DA4433" w:rsidRDefault="00B4180F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B4180F" w:rsidRPr="00DA4433" w:rsidSect="00DA4433">
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="719" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7216E50A" w14:textId="77777777" w:rsidR="00CF57B3" w:rsidRDefault="00CF57B3">
+    <w:p w14:paraId="09070E2B" w14:textId="77777777" w:rsidR="00892619" w:rsidRDefault="00892619">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67EC2663" w14:textId="77777777" w:rsidR="00CF57B3" w:rsidRDefault="00CF57B3">
+    <w:p w14:paraId="0942DEA6" w14:textId="77777777" w:rsidR="00892619" w:rsidRDefault="00892619">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35E609C9" w14:textId="77777777" w:rsidR="00706988" w:rsidRDefault="00706988" w:rsidP="002740AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="55123D8F" w14:textId="77777777" w:rsidR="00706988" w:rsidRDefault="00706988" w:rsidP="00DA4433">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52DCE30B" w14:textId="77777777" w:rsidR="00706988" w:rsidRDefault="00706988" w:rsidP="002740AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E0028B">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7EFF1015" w14:textId="77777777" w:rsidR="00706988" w:rsidRDefault="00706988" w:rsidP="00DA4433">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A6F45DC" w14:textId="77777777" w:rsidR="00CF57B3" w:rsidRDefault="00CF57B3">
+    <w:p w14:paraId="378FA836" w14:textId="77777777" w:rsidR="00892619" w:rsidRDefault="00892619">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3973CC67" w14:textId="77777777" w:rsidR="00CF57B3" w:rsidRDefault="00CF57B3">
+    <w:p w14:paraId="116770CE" w14:textId="77777777" w:rsidR="00892619" w:rsidRDefault="00892619">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="53D9B1FB" w14:textId="77777777" w:rsidR="00241D6C" w:rsidRPr="00C82E65" w:rsidRDefault="00241D6C" w:rsidP="00061CA1">
+    <w:p w14:paraId="53D9B1FB" w14:textId="2FBFA99E" w:rsidR="00241D6C" w:rsidRPr="00C82E65" w:rsidRDefault="00241D6C" w:rsidP="00061CA1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00061CA1" w:rsidRPr="00061CA1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t>The Commission collects and further processes personal data pursuant to Regulation (EU) 2018/1725 of the European Parliament and of the Council of 23 October 2018 on the protection of natural persons with regard to the processing of personal data by the Union institutions, bodies, offices and agencies and on the free movement of such data, is applicable (repealing Regulation (EC) 45/2001).</w:t>
+        <w:t>La Commission recueille et traite des données à caractère personnel conformément au règlement (UE) 2018/1725 du Parlement européen et du Conseil du 23 octobre 2018 relatif à la protection des personnes physiques à l’égard du traitement des données à caractère personnel par les institutions, organes et organismes de l’Union et à la libre circulation de ces données [abrogeant le règlement (CE) nº 45/2001].</w:t>
       </w:r>
-      <w:r w:rsidR="00061CA1" w:rsidRPr="00061CA1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E769CE">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t>If you would like to exercise your rights under Regulation (EU) 2018/1725, or if you have comments, questions or concerns, or if you would like to submit a complaint regarding the collection and use of your personal data, please feel free to contact the Data Controller: European Commission, DG ECHO, Unit E2 – Programming, Control and Reporting (</w:t>
+        <w:t>Ces données sont traitées uniquement dans le cadre de la mise en œuvre et du suivi de la procédure de demande de reconnaissance en tant que centrale d’achat humanitaire, sans préjudice de la possibilité de transmettre les données aux organismes responsables de l’inspection et de l’audit conformément à la législation de l’UE, comme indiqué dans la déclaration relative à la vie privée pour les audits et contrôles externes effectués par la direction générale de la protection civile et des opérations d’aide humanitaire européennes (ECHO) de la Commission européenne sous la référence d’enregistrement DPR-EC-04466. Si vous souhaitez exercer vos droits en vertu du règlement (UE) 2018/1725, si vous avez des commentaires, questions ou inquiétudes, ou si vous souhaitez porter plainte concernant la collecte et l’utilisation de vos données à caractère personnel, n’hésitez pas à prendre contact avec le responsable du traitement des données: Commission européenne, DG ECHO, unité E2 – Programmation, contrôle et rapports (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00061CA1" w:rsidRPr="00061CA1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:snapToGrid w:val="0"/>
           </w:rPr>
           <w:t>ECHO-AUDIT@ec.europa.eu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00061CA1" w:rsidRPr="00061CA1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618DDAA6" w14:textId="77777777" w:rsidR="00880800" w:rsidRDefault="00880800">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A0A04CC" w14:textId="77777777" w:rsidR="00241D6C" w:rsidRPr="00E54D1C" w:rsidRDefault="00241D6C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0D66CE92" w14:textId="77777777" w:rsidR="00E54D1C" w:rsidRDefault="00E54D1C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> COSO refers to guidelines set by the Committee of Sponsoring Organizations (</w:t>
+        <w:t xml:space="preserve"> Le COSO fait référence aux directives établies par le Committee of Sponsoring Organizations (</w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00EF0646">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.coso.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="3C0F5CF4" w14:textId="77777777" w:rsidR="00DD6262" w:rsidRPr="00DD6262" w:rsidRDefault="005E19F4" w:rsidP="00C82E65">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000662B8">
-[...2 lines deleted...]
-      <w:r w:rsidR="00DD6262" w:rsidRPr="00DD6262">
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> Regulation (EU, Euratom) 2024/2509 of the European Parliament and of the Council of 23 September 2024 on the financial rules applicable to the general budget of the Union (recast)</w:t>
+        <w:t>Règlement (UE, Euratom) 2024/2509 du Parlement européen et du Conseil du 23 septembre 2024 relatif aux règles financières applicables au budget général de l’Union (refonte)</w:t>
       </w:r>
-      <w:r w:rsidR="00DD6262" w:rsidRPr="00DD6262">
-[...3 lines deleted...]
-        <w:t> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346DD309" w14:textId="77777777" w:rsidR="005E19F4" w:rsidRPr="005E19F4" w:rsidRDefault="005E19F4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1560364F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08F8936C"/>
     <w:lvl w:ilvl="0" w:tplc="BC246266">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="510"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -14553,55 +13899,55 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="LW_DocType" w:val="NORMAL"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00DA4433"/>
     <w:rsid w:val="0001645F"/>
     <w:rsid w:val="00016B3A"/>
@@ -14640,86 +13986,89 @@
     <w:rsid w:val="001D4AC2"/>
     <w:rsid w:val="001E5F5D"/>
     <w:rsid w:val="001F41F3"/>
     <w:rsid w:val="002073CC"/>
     <w:rsid w:val="0021209C"/>
     <w:rsid w:val="0021429D"/>
     <w:rsid w:val="0022105E"/>
     <w:rsid w:val="00224E46"/>
     <w:rsid w:val="002309E4"/>
     <w:rsid w:val="00233129"/>
     <w:rsid w:val="00241D6C"/>
     <w:rsid w:val="00243AC7"/>
     <w:rsid w:val="002525B7"/>
     <w:rsid w:val="00253B18"/>
     <w:rsid w:val="002575A0"/>
     <w:rsid w:val="00262F50"/>
     <w:rsid w:val="002638EE"/>
     <w:rsid w:val="00265934"/>
     <w:rsid w:val="00267915"/>
     <w:rsid w:val="00267EB8"/>
     <w:rsid w:val="002721B6"/>
     <w:rsid w:val="002740AA"/>
     <w:rsid w:val="00276D20"/>
     <w:rsid w:val="002827B4"/>
     <w:rsid w:val="002857ED"/>
+    <w:rsid w:val="00285894"/>
     <w:rsid w:val="002A1B3E"/>
     <w:rsid w:val="002B23B2"/>
     <w:rsid w:val="002B4323"/>
     <w:rsid w:val="002B7216"/>
     <w:rsid w:val="002C215F"/>
     <w:rsid w:val="002C3648"/>
     <w:rsid w:val="002C4613"/>
     <w:rsid w:val="002C7E45"/>
     <w:rsid w:val="002D3ADA"/>
     <w:rsid w:val="002D4AC8"/>
     <w:rsid w:val="002F0997"/>
     <w:rsid w:val="002F504A"/>
     <w:rsid w:val="002F54E7"/>
     <w:rsid w:val="003011D8"/>
     <w:rsid w:val="003258E9"/>
     <w:rsid w:val="00331735"/>
     <w:rsid w:val="00337E2B"/>
     <w:rsid w:val="0034665C"/>
     <w:rsid w:val="003647DC"/>
     <w:rsid w:val="00364A41"/>
     <w:rsid w:val="003678E6"/>
     <w:rsid w:val="003C5008"/>
     <w:rsid w:val="003C5710"/>
     <w:rsid w:val="003D14F8"/>
+    <w:rsid w:val="003D7D41"/>
     <w:rsid w:val="00406711"/>
     <w:rsid w:val="00410809"/>
     <w:rsid w:val="00422A3E"/>
     <w:rsid w:val="00432FF6"/>
     <w:rsid w:val="00442A40"/>
     <w:rsid w:val="00450D18"/>
     <w:rsid w:val="00474C49"/>
     <w:rsid w:val="00490383"/>
     <w:rsid w:val="00494BF0"/>
     <w:rsid w:val="004B651C"/>
     <w:rsid w:val="004C0C84"/>
     <w:rsid w:val="004C3231"/>
+    <w:rsid w:val="004C47A9"/>
     <w:rsid w:val="004F1FBF"/>
     <w:rsid w:val="005104B5"/>
     <w:rsid w:val="005141F8"/>
     <w:rsid w:val="00515F77"/>
     <w:rsid w:val="005215A0"/>
     <w:rsid w:val="0052410C"/>
     <w:rsid w:val="00527E2C"/>
     <w:rsid w:val="00530BC5"/>
     <w:rsid w:val="00542DFD"/>
     <w:rsid w:val="00547078"/>
     <w:rsid w:val="00560CCE"/>
     <w:rsid w:val="00561AF6"/>
     <w:rsid w:val="00563C61"/>
     <w:rsid w:val="00575AB8"/>
     <w:rsid w:val="00594C84"/>
     <w:rsid w:val="005B05F0"/>
     <w:rsid w:val="005B4026"/>
     <w:rsid w:val="005B4D1A"/>
     <w:rsid w:val="005C0CAF"/>
     <w:rsid w:val="005C4C57"/>
     <w:rsid w:val="005C52CF"/>
     <w:rsid w:val="005D20CB"/>
     <w:rsid w:val="005D60D5"/>
     <w:rsid w:val="005D6816"/>
     <w:rsid w:val="005E19F4"/>
@@ -14774,50 +14123,51 @@
     <w:rsid w:val="007C2450"/>
     <w:rsid w:val="007D4C9F"/>
     <w:rsid w:val="007E2C77"/>
     <w:rsid w:val="007E2FD5"/>
     <w:rsid w:val="007E36C2"/>
     <w:rsid w:val="007F25C3"/>
     <w:rsid w:val="007F2632"/>
     <w:rsid w:val="0080482F"/>
     <w:rsid w:val="0080510E"/>
     <w:rsid w:val="0081437D"/>
     <w:rsid w:val="008274B4"/>
     <w:rsid w:val="00835B99"/>
     <w:rsid w:val="00850F2C"/>
     <w:rsid w:val="00856D11"/>
     <w:rsid w:val="0086005E"/>
     <w:rsid w:val="00861B23"/>
     <w:rsid w:val="0086300B"/>
     <w:rsid w:val="00867E9B"/>
     <w:rsid w:val="00870D64"/>
     <w:rsid w:val="00872AA1"/>
     <w:rsid w:val="00872C41"/>
     <w:rsid w:val="00880800"/>
     <w:rsid w:val="00883358"/>
     <w:rsid w:val="00886044"/>
     <w:rsid w:val="00890585"/>
+    <w:rsid w:val="00892619"/>
     <w:rsid w:val="008926FE"/>
     <w:rsid w:val="008A2EEE"/>
     <w:rsid w:val="008B2FA2"/>
     <w:rsid w:val="008B4EB0"/>
     <w:rsid w:val="008C66EB"/>
     <w:rsid w:val="008C7013"/>
     <w:rsid w:val="008D5E92"/>
     <w:rsid w:val="008E74D2"/>
     <w:rsid w:val="008F20DE"/>
     <w:rsid w:val="008F2833"/>
     <w:rsid w:val="00900352"/>
     <w:rsid w:val="0090256A"/>
     <w:rsid w:val="00910DA6"/>
     <w:rsid w:val="009158F3"/>
     <w:rsid w:val="009501A8"/>
     <w:rsid w:val="0095508B"/>
     <w:rsid w:val="00971602"/>
     <w:rsid w:val="0097458C"/>
     <w:rsid w:val="009752C4"/>
     <w:rsid w:val="00976777"/>
     <w:rsid w:val="00980AC2"/>
     <w:rsid w:val="0098323A"/>
     <w:rsid w:val="009837ED"/>
     <w:rsid w:val="009858DA"/>
     <w:rsid w:val="009924BB"/>
@@ -15008,65 +14358,65 @@
     <w:rsid w:val="26C15620"/>
     <w:rsid w:val="5E9E4747"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-IE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7F0E3D11"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{046F7DBF-D054-40ED-8C8D-47D4A90689C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-IE" w:eastAsia="en-IE" w:bidi="ar-SA"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-IE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15314,51 +14664,51 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -15469,51 +14819,51 @@
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00DA4433"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00DC5004"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00B4180F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text2">
     <w:name w:val="Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B4180F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2160"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:ind w:left="1077"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00241D6C"/>
     <w:rPr>
@@ -15589,51 +14939,51 @@
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="001F41F3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="001F41F3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00061CA1"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00061CA1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="00090E9C"/>
     <w:rPr>
       <w:color w:val="96607D"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16135,177 +15485,192 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...6 lines deleted...]
-    <xsd:import namespace="c7c2f127-ebce-406d-a8a5-69b2be263824"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D920D94BF79903409A44EFD8C6ED4DE5" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f7943c738d0f9b98b146719f4d309043">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fb6c068c-bc2d-4620-b517-6a4d82a7e161" xmlns:ns3="604b4288-15a6-4b36-801c-a9875e40b072" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c9d54bdb1ede4b8c387900485483d8f7" ns2:_="" ns3:_="">
+    <xsd:import namespace="fb6c068c-bc2d-4620-b517-6a4d82a7e161"/>
+    <xsd:import namespace="604b4288-15a6-4b36-801c-a9875e40b072"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="38e9f8c0-7a6a-4471-bfca-3b0e3d3bd89b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fb6c068c-bc2d-4620-b517-6a4d82a7e161" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="22b2fad6-9d2c-441c-a321-3f5f1e9bd928" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="22b2fad6-9d2c-441c-a321-3f5f1e9bd928" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="20" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="21" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="22" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7c2f127-ebce-406d-a8a5-69b2be263824" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="604b4288-15a6-4b36-801c-a9875e40b072" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{56a5d8eb-afa7-45d6-80dd-f0d1f1cbacd8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c7c2f127-ebce-406d-a8a5-69b2be263824">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d0592db9-a4dc-4b05-af32-dcf22a3c892c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="604b4288-15a6-4b36-801c-a9875e40b072">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -16372,197 +15737,206 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="604b4288-15a6-4b36-801c-a9875e40b072" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fb6c068c-bc2d-4620-b517-6a4d82a7e161">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="604b4288-15a6-4b36-801c-a9875e40b072">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63658C9B-76FD-4869-B0DF-18660E55E476}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79215AAA-F586-491D-9C05-8787C2F8E54F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="38e9f8c0-7a6a-4471-bfca-3b0e3d3bd89b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{938CE10B-C607-4966-9FDA-6240485DA5FC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA09121B-3AA6-4503-87B1-97F3C1033E46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE51851C-7B44-4DF3-A95A-21F6CDC29BCF}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63658C9B-76FD-4869-B0DF-18660E55E476}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c7c2f127-ebce-406d-a8a5-69b2be263824"/>
     <ds:schemaRef ds:uri="38e9f8c0-7a6a-4471-bfca-3b0e3d3bd89b"/>
-    <ds:schemaRef ds:uri="c7c2f127-ebce-406d-a8a5-69b2be263824"/>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5F6DDB9-7FB7-4AF7-A749-DDC342BDA18B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>2204</Words>
-  <Characters>12998</Characters>
+  <Words>2447</Words>
+  <Characters>15395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>464</Lines>
-  <Paragraphs>330</Paragraphs>
+  <Lines>481</Lines>
+  <Paragraphs>324</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>European Commission</Company>
+  <Company>XXXXXXX</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14872</CharactersWithSpaces>
+  <CharactersWithSpaces>17518</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>frendju</dc:creator>
+  <dc:creator>XXXXXXX</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Year">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Activity">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>LUKANDO MBAYAHI Nadine (ECHO)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Order">
-    <vt:lpwstr>400100.000000000</vt:lpwstr>
+    <vt:r8>400100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="SharedWithUsers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>LUKANDO MBAYAHI Nadine (ECHO)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
-    <vt:lpwstr>0x0101000AB44AFA90565F49AFB193592FD87BEA</vt:lpwstr>
+    <vt:lpwstr>0x010100D920D94BF79903409A44EFD8C6ED4DE5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SetDate">
     <vt:lpwstr>2026-03-10T07:40:38Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Name">
     <vt:lpwstr>Commission Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
     <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
     <vt:lpwstr>438e731a-78db-4dd5-a364-6636fec170c0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Tag">
     <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>